--- v3 (2026-03-14)
+++ v4 (2026-04-29)
@@ -2125,51 +2125,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5711b200098c6d95c032d3d441b61e7">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5e6c60461ed275e1741bdc97cad02d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="5c64760c-e691-4e19-9c26-bdd5d8055dea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f6cd23bbc7df96de06cf338e3cbdb09" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Number_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Title_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:Line_x0020_Up_x0020_Sheet" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2366,51 +2366,51 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-76</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-76</Url>
       <Description>CONNECTSITE-505118067-76</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16E1846E-3479-4A17-825E-0B26D5794AE6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2046A2-F15D-489F-B17D-90A7E904BFAF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0653ECD-E7E8-40A7-882A-7DEF3991B4DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9623148-AEB2-4F82-A793-FD286F9B6456}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF551307-7A1A-4978-84FA-46F666C1329C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>