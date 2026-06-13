--- v4 (2026-04-29)
+++ v5 (2026-06-13)
@@ -8,104 +8,104 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62B4BC28" w14:textId="02F272DB" w:rsidR="00286B71" w:rsidRPr="00286B71" w:rsidRDefault="00C25C8F" w:rsidP="00286B71">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc83196560"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TITLE OF PROVISION</w:t>
       </w:r>
       <w:r w:rsidR="00286B71" w:rsidRPr="00286B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9558" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2178"/>
         <w:gridCol w:w="6210"/>
         <w:gridCol w:w="1170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00286B71" w:rsidRPr="00286B71" w14:paraId="13FB6E6B" w14:textId="77777777" w:rsidTr="00945898">
+      <w:tr w:rsidR="00286B71" w:rsidRPr="00286B71" w14:paraId="13FB6E6B" w14:textId="77777777" w:rsidTr="006E6F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA343C4" w14:textId="499C7778" w:rsidR="00286B71" w:rsidRPr="00286B71" w:rsidRDefault="00286B71" w:rsidP="00286B71">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc83196561"/>
             <w:commentRangeStart w:id="2"/>
             <w:r w:rsidRPr="00286B71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -127,53 +127,55 @@
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00286B71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>YY</w:t>
             </w:r>
             <w:r w:rsidRPr="00286B71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:commentRangeEnd w:id="2"/>
-            <w:r w:rsidR="001C3E54">
+            <w:r w:rsidR="001C3E54" w:rsidRPr="00286B71">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="746B8BFE" w14:textId="77777777" w:rsidR="00286B71" w:rsidRPr="00286B71" w:rsidRDefault="00286B71" w:rsidP="00286B71">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
@@ -346,57 +348,57 @@
       <w:r w:rsidRPr="00C25C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532CF0B1" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="007345FD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7398"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="4BC1E6E9" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="4BC1E6E9" w14:textId="77777777" w:rsidTr="006E6F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E1A898B" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="007345FD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -405,51 +407,51 @@
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B9221" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="007345FD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="5DB776F8" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="5DB776F8" w14:textId="77777777" w:rsidTr="006E6F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C45A33" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="007345FD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Item here</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -716,57 +718,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment will be made under:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0675BB2F" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="00C25C8F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6750"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="55FE4239" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="55FE4239" w14:textId="77777777" w:rsidTr="006E6F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D9A9CC3" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="00884860">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pay Item</w:t>
             </w:r>
@@ -778,51 +780,51 @@
           </w:tcPr>
           <w:p w14:paraId="5F7CE8DD" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="00884860">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pay Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="5CF641E7" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w14:paraId="5CF641E7" w14:textId="77777777" w:rsidTr="006E6F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163F59AE" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRPr="00C25C8F" w:rsidRDefault="00C25C8F" w:rsidP="00884860">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pay Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -843,62 +845,56 @@
             </w:pPr>
             <w:r w:rsidRPr="00C25C8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unit of Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CA64FD8" w14:textId="77777777" w:rsidR="00C25C8F" w:rsidRDefault="00C25C8F"/>
     <w:sectPr w:rsidR="00C25C8F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="2" w:author="Penny, Lisa E" w:date="2023-11-16T14:39:00Z" w:initials="PLE">
     <w:p w14:paraId="771D0A38" w14:textId="2EB854A1" w:rsidR="001C3E54" w:rsidRDefault="001C3E54" w:rsidP="001C3E54">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk151452521"/>
       <w:r w:rsidRPr="00F9395D">
         <w:t xml:space="preserve">Ensure there is a single space after what you insert (note the single space </w:t>
       </w:r>
       <w:r>
         <w:t>after the text</w:t>
       </w:r>
       <w:r w:rsidR="007345FD">
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9395D">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="007345FD">
         <w:t xml:space="preserve">  If you select “Home” and the “show/hide” icon that looks like a paragraph icon, you will see such as below there is a single space after the “Pay Item” list.  You should always have a single space so the next provision starts following that single space.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="301DEE6C" w14:textId="77777777" w:rsidR="001C3E54" w:rsidRDefault="001C3E54" w:rsidP="001C3E54">
@@ -1072,168 +1068,170 @@
         </w:rPr>
         <w:t>, by right clicking on this comment and selecting “Delete Comment”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10901">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F76661" w14:textId="77777777" w:rsidR="001C3E54" w:rsidRDefault="001C3E54" w:rsidP="001C3E54">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FEA02F0" w14:textId="6B1F8442" w:rsidR="001C3E54" w:rsidRDefault="001C3E54">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="0FEA02F0" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="27DEDA3C" w16cex:dateUtc="2023-11-16T19:39:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0FEA02F0" w16cid:durableId="27DEDA3C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Penny, Lisa E">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::lepenny@ncdot.gov::089c8ad7-c11b-4cc7-ac35-bcb4a9bf59e3"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E81249"/>
     <w:rsid w:val="00134138"/>
     <w:rsid w:val="00183B52"/>
     <w:rsid w:val="001C3E54"/>
+    <w:rsid w:val="00201137"/>
     <w:rsid w:val="00286B71"/>
     <w:rsid w:val="003E2FD2"/>
     <w:rsid w:val="003F0374"/>
     <w:rsid w:val="00422CD8"/>
     <w:rsid w:val="005913B5"/>
     <w:rsid w:val="006D096B"/>
+    <w:rsid w:val="006E6F80"/>
     <w:rsid w:val="00723689"/>
     <w:rsid w:val="007345FD"/>
     <w:rsid w:val="007D181B"/>
     <w:rsid w:val="009F78C2"/>
+    <w:rsid w:val="00A054D4"/>
     <w:rsid w:val="00C25C8F"/>
     <w:rsid w:val="00C351FD"/>
     <w:rsid w:val="00C81FD9"/>
     <w:rsid w:val="00D112E0"/>
     <w:rsid w:val="00D94782"/>
     <w:rsid w:val="00E81249"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02E903C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E9193A39-9B3A-43F9-8ABC-9C7CF1772D88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1743,51 +1741,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00134138"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="843861833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1729495552">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2366,119 +2364,119 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-76</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-76</Url>
       <Description>CONNECTSITE-505118067-76</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2046A2-F15D-489F-B17D-90A7E904BFAF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A652BB2-2D28-4FFB-A28B-2C54E715BE13}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0653ECD-E7E8-40A7-882A-7DEF3991B4DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9623148-AEB2-4F82-A793-FD286F9B6456}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF551307-7A1A-4978-84FA-46F666C1329C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>538</Characters>
+  <Words>99</Words>
+  <Characters>533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RESTRICTIONS ON ITS EQUIPMENT AND SERVICES</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>631</CharactersWithSpaces>
+  <CharactersWithSpaces>606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Project Special Provision</dc:title>
   <dc:subject/>
   <dc:creator>Renn, Jeffrey J</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E71F60F4E038574D877D9DC889C5EB74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>5a1d2e75-8eb8-4839-b8cf-445ca053369f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>200</vt:r8>
   </property>
 </Properties>
 </file>