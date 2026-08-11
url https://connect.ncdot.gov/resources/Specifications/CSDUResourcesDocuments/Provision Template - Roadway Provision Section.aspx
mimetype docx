--- v5 (2026-06-13)
+++ v6 (2026-08-11)
@@ -2123,51 +2123,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5e6c60461ed275e1741bdc97cad02d9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6e74fd522771a4524d1ccdc7e4b3f48a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="5c64760c-e691-4e19-9c26-bdd5d8055dea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f6cd23bbc7df96de06cf338e3cbdb09" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Number_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Title_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:Line_x0020_Up_x0020_Sheet" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2364,51 +2364,51 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-76</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-76</Url>
       <Description>CONNECTSITE-505118067-76</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A652BB2-2D28-4FFB-A28B-2C54E715BE13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{649A8FC6-C40A-4CBE-A109-9840CD61967D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0653ECD-E7E8-40A7-882A-7DEF3991B4DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9623148-AEB2-4F82-A793-FD286F9B6456}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF551307-7A1A-4978-84FA-46F666C1329C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>